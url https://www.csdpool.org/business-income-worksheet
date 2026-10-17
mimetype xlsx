--- v0 (2025-10-14)
+++ v1 (2026-10-17)
@@ -3,101 +3,101 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Renewal Process\2026 Renewal\Coverage Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\POR\Departments\Pools\Applications\P &amp; L\P&amp;L Applications\BI Worksheets\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6A3BCA9-B55E-461B-9A38-CAAEFBC73A10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D259D65E-B14C-425A-8BD5-0143A196B797}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15390" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25080" yWindow="2040" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C48" i="1" l="1"/>
   <c r="C35" i="1"/>
   <c r="B35" i="1"/>
   <c r="B48" i="1" l="1"/>
   <c r="C63" i="1" l="1"/>
   <c r="B63" i="1"/>
   <c r="B50" i="1"/>
   <c r="B65" i="1" l="1"/>
   <c r="C50" i="1"/>
   <c r="C65" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="56">
   <si>
     <t>Business Income and Extra Expense Worksheet</t>
   </si>
   <si>
     <t>Named Member:</t>
   </si>
   <si>
     <t>Address:</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>Utilities (if no longer needed)</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Estimated Extra Expenses</t>
   </si>
   <si>
     <t>Relocating Equipment and Property</t>
   </si>
   <si>
@@ -229,62 +229,68 @@
     <t>Capital Outlay / Expenditures</t>
   </si>
   <si>
     <t>Operational</t>
   </si>
   <si>
     <t>Debt Service</t>
   </si>
   <si>
     <t>Returns and Allowances</t>
   </si>
   <si>
     <t>Tap Fees and Contributions</t>
   </si>
   <si>
     <t>What we are looking to determine through this process is a premises that:
   1) generates income that would cease if there was no longer access to that location
   2) generates income that would cease if it was destroyed
   3) continuing expenses the district would incur even though no revenue was being generated
   4) extra expenses the district would incur in trying to resume operations through another means.</t>
   </si>
   <si>
     <t>Once completed, please sign, date and e-mail it to pc@csdpool.org.  Forms must be e-mailed from an official address (no personal email accounts).</t>
   </si>
   <si>
-    <t xml:space="preserve">The Colorado Special Districts Property and Liability Pool (CSD Pool) provides a $250,000 Business Income and Extra Expense limit Per Occurrence to all members with scheduled property; however, higher limits are available.  Completing a worksheet can help determine the appropriate limit for your district.  </t>
+    <t>*If you prefer to sign this "electronically" please send the auto-filled form back with the signature line above empty from your work email address.</t>
+  </si>
+  <si>
+    <t>By sending this form electronically, you agree to the electronic transmission of this form.  Further, you acknowledge that the CSD Pool will retain records related to this business income worksheet electronically.</t>
   </si>
   <si>
     <t>Estimated Values 
-2025</t>
+2026</t>
   </si>
   <si>
     <t>Projected Values 
-2026</t>
-[...2 lines deleted...]
-    <t>The total Business Income and Extra Expense limit calculated above represents the worst possible loss of income the district foresees. This is the limit the CSD Pool will use for the 2026 coverage term unless you wish to cover your exposure at a lower level than calculated above. You can elect to do so by entering a revised limit below.</t>
+2027</t>
+  </si>
+  <si>
+    <t>The total Business Income and Extra Expense limit calculated above represents the worst possible loss of income the district foresees. This is the limit the CSD Pool will use for the 2027 coverage term unless you wish to cover your exposure at a lower level than calculated above. You can elect to do so by entering a revised limit below.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Colorado Special Districts Property and Liability Pool (CSD Pool) provides members with a $250,000 Business Income and Extra Expense limit, Per Occurrence, that applies to all scheduled properties; however, higher limits are available.  Completing a worksheet can help determine the appropriate limit for your district.  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -449,105 +455,105 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2255520</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>45721</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2181225</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>160021</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -814,178 +820,178 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:H79"/>
+  <dimension ref="A2:H82"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A68" sqref="A68:C70"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5:C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="3" width="32.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="27"/>
-      <c r="C3" s="27"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="28" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="28"/>
+      <c r="A5" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="28"/>
-[...1 lines deleted...]
-      <c r="C6" s="28"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A7" s="28"/>
-[...1 lines deleted...]
-      <c r="C7" s="28"/>
+      <c r="A7" s="29"/>
+      <c r="B7" s="29"/>
+      <c r="C7" s="29"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="28"/>
-[...1 lines deleted...]
-      <c r="C8" s="28"/>
+      <c r="A8" s="29"/>
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="28"/>
-[...1 lines deleted...]
-      <c r="C9" s="28"/>
+      <c r="A9" s="29"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="28" t="s">
+      <c r="A11" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="28"/>
-      <c r="C11" s="28"/>
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A12" s="28"/>
-[...1 lines deleted...]
-      <c r="C12" s="28"/>
+      <c r="A12" s="29"/>
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
     </row>
     <row r="13" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="26"/>
-      <c r="C14" s="26"/>
+      <c r="B14" s="27"/>
+      <c r="C14" s="27"/>
     </row>
     <row r="15" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
     </row>
     <row r="16" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
     </row>
     <row r="18" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B18" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
@@ -1186,54 +1192,54 @@
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B49" s="16"/>
       <c r="C49" s="12"/>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="12">
         <f>B35+B48</f>
         <v>0</v>
       </c>
       <c r="C50" s="12">
         <f>C35+C48</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:3" ht="7.35" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="23"/>
       <c r="C53" s="23"/>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="23"/>
       <c r="C54" s="23"/>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B55" s="23"/>
       <c r="C55" s="23"/>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
@@ -1300,98 +1306,117 @@
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="13">
         <f>B50+B63</f>
         <v>0</v>
       </c>
       <c r="C65" s="13">
         <f>C50+C63</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="8"/>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" s="8"/>
       <c r="B67" s="18"/>
       <c r="C67" s="18"/>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A68" s="29" t="s">
-[...3 lines deleted...]
-      <c r="C68" s="29"/>
+      <c r="A68" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B68" s="30"/>
+      <c r="C68" s="30"/>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A69" s="29"/>
-[...1 lines deleted...]
-      <c r="C69" s="29"/>
+      <c r="A69" s="30"/>
+      <c r="B69" s="30"/>
+      <c r="C69" s="30"/>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A70" s="30"/>
-[...1 lines deleted...]
-      <c r="C70" s="30"/>
+      <c r="A70" s="31"/>
+      <c r="B70" s="31"/>
+      <c r="C70" s="31"/>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="24"/>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" s="25"/>
       <c r="C75" s="25"/>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>40</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="78" spans="1:3" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="31" t="s">
+      <c r="A78" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="B78" s="31"/>
-      <c r="C78" s="31"/>
+      <c r="B78" s="26"/>
+      <c r="C78" s="26"/>
     </row>
     <row r="79" spans="1:3" ht="7.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="19"/>
     </row>
+    <row r="80" spans="1:3" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B80" s="26"/>
+      <c r="C80" s="26"/>
+    </row>
+    <row r="81" spans="1:3" ht="7.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="19"/>
+    </row>
+    <row r="82" spans="1:3" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B82" s="26"/>
+      <c r="C82" s="26"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="MoCJ/d8IbOduapC6hdU4Zc7G271rNSh/DsU6l5qkUvj4a4DMjL7CiBNuWCW0Bv58ufOnDft70632Q6azHOiPeA==" saltValue="DEd1/TaMoDY66Wo010pCrg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="6">
+  <sheetProtection algorithmName="SHA-512" hashValue="JCZ8Uga84V1SzUTtIHVZN0X5gKoeiZ8JVoWFuEfe/up/nyw1w57YHv05O7KYFMXepfiBSw5m7vp1Q45NR6uQxQ==" saltValue="aZnLib31wW0M4WMio0/89g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="8">
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="A82:C82"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A5:C9"/>
     <mergeCell ref="A11:C12"/>
     <mergeCell ref="A78:C78"/>
     <mergeCell ref="A68:C70"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="95" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="50" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <titus xmlns="http://schemas.titus.com/TitusProperties/">
   <TitusGUID xmlns="">4c5a6a34-f6ac-4a4d-9112-b5ae5a4ac59b</TitusGUID>
   <TitusMetadata xmlns="">eyJucyI6Imh0dHA6XC9cL3d3dy50aXR1cy5jb20iLCJwcm9wcyI6W3sibiI6IkRhdGFSaXNrQ2xhc3NpZmljYXRpb24iLCJ2YWxzIjpbeyJ2YWx1ZSI6IlB1YmxpYyJ9XX1dfQ==</TitusMetadata>
@@ -1442,27 +1467,51 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Holdren, Ana</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TitusGUID">
     <vt:lpwstr>4c5a6a34-f6ac-4a4d-9112-b5ae5a4ac59b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Classification">
     <vt:lpwstr>TitusClass-Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DataRiskClassification">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_38f1469a-2c2a-4aee-b92b-090d4c5468ff_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_38f1469a-2c2a-4aee-b92b-090d4c5468ff_SetDate">
+    <vt:lpwstr>2026-08-07T23:13:27Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_38f1469a-2c2a-4aee-b92b-090d4c5468ff_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_38f1469a-2c2a-4aee-b92b-090d4c5468ff_Name">
+    <vt:lpwstr>Confidential - Unmarked</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_38f1469a-2c2a-4aee-b92b-090d4c5468ff_SiteId">
+    <vt:lpwstr>2a6e6092-73e4-4752-b1a5-477a17f5056d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_38f1469a-2c2a-4aee-b92b-090d4c5468ff_ActionId">
+    <vt:lpwstr>b3e7b263-23d4-4089-b255-aea03b670d80</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_38f1469a-2c2a-4aee-b92b-090d4c5468ff_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_38f1469a-2c2a-4aee-b92b-090d4c5468ff_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>